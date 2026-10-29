--- v6 (2026-09-14)
+++ v7 (2026-10-29)
@@ -76,51 +76,51 @@
   <si>
     <t>3. Инструктажи</t>
   </si>
   <si>
     <t>4. Инструкции должностные</t>
   </si>
   <si>
     <t>5. Инструкции по охране труда</t>
   </si>
   <si>
     <t>6. Консультационные услуги</t>
   </si>
   <si>
     <t>7. Обучение онлайн</t>
   </si>
   <si>
     <t>8. Программное обеспечение</t>
   </si>
   <si>
     <t>9. Система управления охраной труда (СУОТ)</t>
   </si>
   <si>
     <t>Если возникли вопросы, Вы можете позвонить на горячую линию 8-800-300-2628 или отправить электронное письмо по адресу t201090@mail.ru</t>
   </si>
   <si>
-    <t>Прайс-Лист актуален на 15.09.2026 01:28:27</t>
+    <t>Прайс-Лист актуален на 30.10.2026 03:36:38</t>
   </si>
   <si>
     <t>Скачать новый Прайс-Лист</t>
   </si>
   <si>
     <t>Готовые программы обучения (электронная поставка)</t>
   </si>
   <si>
     <t>• Автомобильная отрасль</t>
   </si>
   <si>
     <t>• Архитектура, проектирование, геодезия, топография и дизайн</t>
   </si>
   <si>
     <t>• ГО и ЧС</t>
   </si>
   <si>
     <t>• Добыча, переработка угля, руд и других полезных ископаемых</t>
   </si>
   <si>
     <t>• ЖКХ</t>
   </si>
   <si>
     <t>• Испытательная лаборатория</t>
   </si>